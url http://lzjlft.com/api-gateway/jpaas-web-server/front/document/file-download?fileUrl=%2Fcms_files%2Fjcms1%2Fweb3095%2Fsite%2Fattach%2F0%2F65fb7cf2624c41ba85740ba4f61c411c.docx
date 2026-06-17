--- v0 (2026-04-05)
+++ v1 (2026-06-17)
@@ -1,154 +1,154 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p>
+    <w:p w14:paraId="006D7B1F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体" w:cs="方正小标宋简体"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体" w:cs="方正小标宋简体"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>卫生健康领域政策文件</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="57A6DC19">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>《</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>中华人民共和国医师法</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>》</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="32FE2B31">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://flk.npc.gov.cn/detail2.html?ZmY4MDgxODE3YjY0NTBlNjAxN2I2NTdiYTk1MDAxMTY%3D" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="5"/>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>https://flk.npc.gov.cn/detail2.html?ZmY4MDgxODE3YjY0NTBlNjAxN2I2NTdiYTk1MDAxMTY%3D</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="739316BA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
@@ -160,2743 +160,2761 @@
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>中华人民共和国母婴保健法</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>》</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="48B5E00B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://flk.npc.gov.cn/detail2.html?MmM5MDlmZGQ2NzhiZjE3OTAxNjc4YmY4ODY3ZTBhZDc%3D" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="5"/>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>https://flk.npc.gov.cn/detail2.html?MmM5MDlmZGQ2NzhiZjE3OTAxNjc4YmY4ODY3ZTBhZDc%3D</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5F87FDFA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>《中华人民共和国传染病防治法》</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="77652744">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://flk.npc.gov.cn/detail2.html?MmM5MDlmZGQ2NzhiZjE3OTAxNjc4YmY3NjkzODA2Zjk%3D" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="5"/>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>https://flk.npc.gov.cn/detail2.html?MmM5MDlmZGQ2NzhiZjE3OTAxNjc4YmY3NjkzODA2Zjk%3D</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="29D09882">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>《中华人民共和国职业病防治法》</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="04A3F013">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://flk.npc.gov.cn/detail2.html?ZmY4MDgwODE2ZjEzNWY0NjAxNmYyMTJlYTIwYTE3Zjg%3D" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="5"/>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>https://flk.npc.gov.cn/detail2.html?ZmY4MDgwODE2ZjEzNWY0NjAxNmYyMTJlYTIwYTE3Zjg%3D</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="47CC15C4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>《中华人民共和国精神卫生法》</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3FDE9FB5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://flk.npc.gov.cn/detail2.html?MmM5MDlmZGQ2NzhiZjE3OTAxNjc4YmY3NDQ4YTA2NmQ%3D" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="5"/>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>https://flk.npc.gov.cn/detail2.html?MmM5MDlmZGQ2NzhiZjE3OTAxNjc4YmY3NDQ4YTA2NmQ%3D</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="06D03754">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>《中华人民共和国献血法》</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0473D010">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://flk.npc.gov.cn/detail2.html?MmM5MDlmZGQ2NzhiZjE3OTAxNjc4YmY1ZTcxODAxZjk%3D" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="5"/>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>https://flk.npc.gov.cn/detail2.html?MmM5MDlmZGQ2NzhiZjE3OTAxNjc4YmY1ZTcxODAxZjk%3D</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="60F9B828">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>《中华人民共和国行政强制法》</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5F53A446">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://flk.npc.gov.cn/detail2.html?MmM5MDlmZGQ2NzhiZjE3OTAxNjc4YmY3MmY3YTA2MTM%3D" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="5"/>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>https://flk.npc.gov.cn/detail2.html?MmM5MDlmZGQ2NzhiZjE3OTAxNjc4YmY3MmY3YTA2MTM%3D</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5B8F125A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>《中华人民共和国中医药法》</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="554DE18E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://flk.npc.gov.cn/detail2.html?MmM5MDlmZGQ2NzhiZjE3OTAxNjc4YmY4MzgyODA5YWI%3D" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="5"/>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>https://flk.npc.gov.cn/detail2.html?MmM5MDlmZGQ2NzhiZjE3OTAxNjc4YmY4MzgyODA5YWI%3D</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="17920B40">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>《中华人民共和国行政处罚法》</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="40370D46">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://flk.npc.gov.cn/detail2.html?ZmY4MDgwODE3NzAzYWRkMjAxNzczNzNkZjZhNDNlMzM%3D" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="5"/>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>https://flk.npc.gov.cn/detail2.html?ZmY4MDgwODE3NzAzYWRkMjAxNzczNzNkZjZhNDNlMzM%3D</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1BB98041">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>《中华人民共和国行政许可法》</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="55A71EDA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://flk.npc.gov.cn/detail2.html?ZmY4MDgwODE2ZjEzNWY0NjAxNmYyMTZiZjk2YjFhZTY%3D" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="5"/>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>https://flk.npc.gov.cn/detail2.html?ZmY4MDgwODE2ZjEzNWY0NjAxNmYyMTZiZjk2YjFhZTY%3D</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
-[...14 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="5565F334">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68EA9237">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>《中华人民共和国人口与计划生育法》</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2660E094">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://flk.npc.gov.cn/detail2.html?ZmY4MDgxODE3YmE5NjVjNDAxN2JiODkyMWQxMzA3N2E%3D" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="5"/>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>https://flk.npc.gov.cn/detail2.html?ZmY4MDgxODE3YmE5NjVjNDAxN2JiODkyMWQxMzA3N2E%3D</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="74F36F85">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>《中华人民共和国母婴保健法实施办法》</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="096EE3E0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://flk.npc.gov.cn/detail2.html?ZmY4MDgwODE2ZjNjYmIzYzAxNmY0MTI3ZmI4MTFhM2Q%3D" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="5"/>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>https://flk.npc.gov.cn/detail2.html?ZmY4MDgwODE2ZjNjYmIzYzAxNmY0MTI3ZmI4MTFhM2Q%3D</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7D42760C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>《艾滋病防治条例》</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="29A2958E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://flk.npc.gov.cn/detail2.html?ZmY4MDgwODE2ZjNjYmIzYzAxNmY0MTMxOTBiZDFjMzg%3D" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="5"/>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>https://flk.npc.gov.cn/detail2.html?ZmY4MDgwODE2ZjNjYmIzYzAxNmY0MTMxOTBiZDFjMzg%3D</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="645767B4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>《公共场所卫生管理条例》</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0A8E2CDD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://flk.npc.gov.cn/detail2.html?ZmY4MDgwODE2ZjNjYmIzYzAxNmY0MTRhMjJlNDIwNWU%3D" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="5"/>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>https://flk.npc.gov.cn/detail2.html?ZmY4MDgwODE2ZjNjYmIzYzAxNmY0MTRhMjJlNDIwNWU%3D</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5D82C867">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>《护士条例》</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="16C705F3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> HYPERLINK "http://www.nhc.gov.cn/fzs/s3576/201808/9236bd67120b48198d90d894f1bc9dc2.shtml" </w:instrText>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://www.nhc.gov.cn/fzs/c100048/201808/f10825832c6e4c259af327f055becb3a.shtml" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="5"/>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>http://www.nhc.gov.cn/fzs/s3576/201808/9236bd67120b48198d90d894f1bc9dc2.shtml</w:t>
+        <w:t>https://www.nhc.gov.cn/fzs/c100048/201808/f10825832c6e4c259af327f055becb3a.shtml</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="147966BE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>《医疗机构管理条例》</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="65A2877A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://flk.npc.gov.cn/detail2.html?ZmY4MDgxODE4MGUwYTYxMzAxODExZTMzYWNlNzFlZjI" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="5"/>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>https://flk.npc.gov.cn/detail2.html?ZmY4MDgxODE4MGUwYTYxMzAxODExZTMzYWNlNzFlZjI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6E6628AB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>《乡村医生从业管理条例》</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="22B65AE1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://flk.npc.gov.cn/detail2.html?ZmY4MDgwODE2ZjNjYmIzYzAxNmY0MGUzY2ZhNzA5Njk%3D" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="5"/>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>https://flk.npc.gov.cn/detail2.html?ZmY4MDgwODE2ZjNjYmIzYzAxNmY0MGUzY2ZhNzA5Njk%3D</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3786F2B7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>《中华人民共和国传染病防治法实施办法》</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3E6BAF4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://www.gov.cn/zhengce/202203/content_3338331.htm" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="5"/>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>https://www.gov.cn/zhengce/202203/content_3338331.htm</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4E88127C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>《医疗器械监督管理条例》</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3D67EAAF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://flk.npc.gov.cn/detail2.html?ZmY4MDgxODE3YjYzYjY3OTAxN2I3YWY3NDQ5MTM0YTM%3D" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="5"/>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>https://flk.npc.gov.cn/detail2.html?ZmY4MDgxODE3YjYzYjY3OTAxN2I3YWY3NDQ5MTM0YTM%3D</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3928A59A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>《医疗废物管理条例》</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3461BF55">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://flk.npc.gov.cn/detail2.html?ZmY4MDgwODE2ZjNjYmIzYzAxNmY0MGRlYTE5ZjA4N2E%3D" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="5"/>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>https://flk.npc.gov.cn/detail2.html?ZmY4MDgwODE2ZjNjYmIzYzAxNmY0MGRlYTE5ZjA4N2E%3D</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="763688B0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>《医疗事故处理条例》</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="761D84CB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://flk.npc.gov.cn/detail2.html?ZmY4MDgwODE2ZjNlOTc4NDAxNmY0MjQzZTNjYjA0MTY%3D" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="5"/>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>https://flk.npc.gov.cn/detail2.html?ZmY4MDgwODE2ZjNlOTc4NDAxNmY0MjQzZTNjYjA0MTY%3D</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
-[...14 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="08745B4B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61919F2E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>《血液制品管理条例》</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="572E5837">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://flk.npc.gov.cn/detail2.html?ZmY4MDgwODE2ZjNjYmIzYzAxNmY0MDg4MmIzZjAzZTE%3D" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="5"/>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>https://flk.npc.gov.cn/detail2.html?ZmY4MDgwODE2ZjNjYmIzYzAxNmY0MDg4MmIzZjAzZTE%3D</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2736749B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>《突发公共卫生事件应急条例》</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="787CBE5C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://flk.npc.gov.cn/detail2.html?ZmY4MDgwODE2ZjNjYmIzYzAxNmY0MGQ2ZmQzYzA2YTA%3D" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="5"/>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>https://flk.npc.gov.cn/detail2.html?ZmY4MDgwODE2ZjNjYmIzYzAxNmY0MGQ2ZmQzYzA2YTA%3D</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2284AF90">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>《生活饮用水卫生监督管理办法》</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6D062036">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://www.gov.cn/gongbao/content/2016/content_5103147.htm" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>https://www.gov.cn/gongbao/content/2016/content_5103147.htm</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="755BBF9E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>《浙江省卫生行政处罚程序》</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="54C0BDB7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://wsjkw.zj.gov.cn/art/2021/8/30/art_1229123408_2340283.html" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="5"/>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>https://wsjkw.zj.gov.cn/art/2021/8/30/art_1229123408_2340283.html</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="209FB983">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>《中华人民共和国执业医师法》</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="22375C85">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://flk.npc.gov.cn/detail2.html?MmM5MDlmZGQ2NzhiZjE3OTAxNjc4YmY2ZmUxMTA1MmQ%3D" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="5"/>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>https://flk.npc.gov.cn/detail2.html?MmM5MDlmZGQ2NzhiZjE3OTAxNjc4YmY2ZmUxMTA1MmQ%3D</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="79DD3683">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>《中华人民共和国中医药法》</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7240C203">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://flk.npc.gov.cn/detail2.html?MmM5MDlmZGQ2NzhiZjE3OTAxNjc4YmY4MzgyODA5YWI%3D" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="5"/>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>https://flk.npc.gov.cn/detail2.html?MmM5MDlmZGQ2NzhiZjE3OTAxNjc4YmY4MzgyODA5YWI%3D</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="39345866">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>《国务院对确需保留的行政审批项目设定行政许可的决定》</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4C10ECE4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://flk.npc.gov.cn/detail2.html?ZmY4MDgwODE2ZjNjYmIzYzAxNmY0MGZkZTViYzEwNTM%3D" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="5"/>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>https://flk.npc.gov.cn/detail2.html?ZmY4MDgwODE2ZjNjYmIzYzAxNmY0MGZkZTViYzEwNTM%3D</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0A972AA4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>《放射性同位素与射线装置安全和防护条例》</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="50411AFF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://flk.npc.gov.cn/detail2.html?ZmY4MDgwODE2ZjNjYmIzYzAxNmY0MTJjM2UwMzFiMjM%3D" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="5"/>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>https://flk.npc.gov.cn/detail2.html?ZmY4MDgwODE2ZjNjYmIzYzAxNmY0MTJjM2UwMzFiMjM%3D</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5E623D26">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>《病原微生物实验室生物安全管理条例》</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2507BA6E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://flk.npc.gov.cn/detail2.html?ZmY4MDgwODE2ZjNjYmIzYzAxNmY0MTEyMjMyNjE1MWU%3D" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="5"/>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>https://flk.npc.gov.cn/detail2.html?ZmY4MDgwODE2ZjNjYmIzYzAxNmY0MTEyMjMyNjE1MWU%3D</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="03B0295E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>《麻醉药品和精神药品管理条例》</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="56B2E0D9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://flk.npc.gov.cn/detail2.html?ZmY4MDgwODE2ZjNjYmIzYzAxNmY0MTIyZTEyZTE5NTQ%3D" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="5"/>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>https://flk.npc.gov.cn/detail2.html?ZmY4MDgwODE2ZjNjYmIzYzAxNmY0MTIyZTEyZTE5NTQ%3D</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="67679794">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>《学校卫生工作条例》</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6F90A138">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://flk.npc.gov.cn/detail2.html?ZmY4MDgwODE2ZjNjYmIzYzAxNmY0MDg4YTdkOTAzZWE%3D" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="5"/>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>https://flk.npc.gov.cn/detail2.html?ZmY4MDgwODE2ZjNjYmIzYzAxNmY0MDg4YTdkOTAzZWE%3D</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
-[...14 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="707875E6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EF8786A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>《国务院关于取消和下放一批行政许可事项的决定》</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5F5C7443">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://www.gov.cn/zhengce/content/2019-03/06/content_5371253.htm" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="5"/>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>https://www.gov.cn/zhengce/content/2019-03/06/content_5371253.htm</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3B7A01F1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>《国家卫生健康委关于修改&lt;职业健康检查管理办法&gt;等4件部门规章的决定》</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4F3FC9B2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> HYPERLINK "http://www.nhc.gov.cn/fzs/s7851/201903/63bbfe385f0e48f5b74228663457e914.shtml" </w:instrText>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://www.gov.cn/zhengce/zhengceku/2019-10/08/content_5436963.htm" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="5"/>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>http://www.nhc.gov.cn/fzs/s7851/201903/63bbfe385f0e48f5b74228663457e914.shtml</w:t>
+        <w:t>https://www.gov.cn/zhengce/zhengceku/2019-10/08/content_5436963.htm</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4CF0AB14">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>《医疗美容服务管理办法》</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="17C796A8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> HYPERLINK "http://www.nhc.gov.cn/fzs/s3576/201808/231b58bcb73a4d3db1e5f671169ee5b1.shtml" </w:instrText>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://www.nhc.gov.cn/wjw/c100221/202201/d7e8fa33a26b425da98d69fb04191699.shtml" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="5"/>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>http://www.nhc.gov.cn/fzs/s3576/201808/231b58bcb73a4d3db1e5f671169ee5b1.shtml</w:t>
+        <w:t>https://www.nhc.gov.cn/wjw/c100221/202201/d7e8fa33a26b425da98d69fb04191699.shtml</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="50466479">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>《突发公共卫生事件与传染病疫情监测信息报告管理办法》</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="68CF7734">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> HYPERLINK "http://www.nhc.gov.cn/fzs/s3576/201808/f6d58640fae1437695e27d2cd92f1032.shtml" </w:instrText>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://www.nhc.gov.cn/wjw/c100221/202201/a357de4db69941d3840778c1a136354e.shtml" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="5"/>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>http://www.nhc.gov.cn/fzs/s3576/201808/f6d58640fae1437695e27d2cd92f1032.shtml</w:t>
+        <w:t>https://www.nhc.gov.cn/wjw/c100221/202201/a357de4db69941d3840778c1a136354e.shtml</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425" w:num="1"/>
       <w:docGrid w:type="lines" w:linePitch="312" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20007A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="黑体">
     <w:panose1 w:val="02010609060101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="01"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="2000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="方正小标宋简体">
+    <w:altName w:val="仿宋_GB2312"/>
+    <w:panose1 w:val="03000509000000000000"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="仿宋_GB2312">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="方正小标宋简体">
-    <w:panose1 w:val="03000509000000000000"/>
+  <w:font w:name="微软雅黑">
+    <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+    <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="200101FF" w:csb1="20280000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:zoom w:percent="90"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader w:val="0"/>
   <w:bordersDoNotSurroundFooter w:val="0"/>
   <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="1"/>
   <w:displayVerticalDrawingGridEvery w:val="1"/>
   <w:noPunctuationKerning w:val="1"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:doNotWrapTextWithPunct/>
     <w:doNotUseEastAsianBreakRules/>
     <w:useFELayout/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="commondata" w:val="eyJoZGlkIjoiN2U3Y2NkZjdiMjlkZDY1ZDNmM2Q4MzYzZjdhMmY4ZTkifQ=="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="6165011A"/>
     <w:rsid w:val="35311149"/>
+    <w:rsid w:val="4DD90500"/>
     <w:rsid w:val="6165011A"/>
+    <w:rsid w:val="637B11FE"/>
+    <w:rsid w:val="721A318B"/>
     <w:rsid w:val="725A55C1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
@@ -3445,59 +3463,62 @@
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>3393</Characters>
+  <Pages>4</Pages>
+  <Words>582</Words>
+  <Characters>3392</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3393</CharactersWithSpaces>
-  <Application>WPS Office_12.1.0.15990_F1E327BC-269C-435d-A152-05C5408002CA</Application>
+  <CharactersWithSpaces>3392</CharactersWithSpaces>
+  <Application>WPS Office_12.1.0.24034_F1E327BC-269C-435d-A152-05C5408002CA</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Chen*</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-12.1.0.15990</vt:lpwstr>
+    <vt:lpwstr>2052-12.1.0.24034</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>7C13849836324805807365318341511B_11</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="KSOTemplateDocerSaveRecord">
+    <vt:lpwstr>eyJoZGlkIjoiOWY2MmQ0MDA2NTUyZWQ5NDg4ZTg3MmJiNjlkOGFiZWYiLCJ1c2VySWQiOiI1MjE2MDk2MTYifQ==</vt:lpwstr>
+  </property>
 </Properties>
 </file>